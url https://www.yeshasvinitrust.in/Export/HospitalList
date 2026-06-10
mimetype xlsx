--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="153222"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="State" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3511" count="5341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3660" count="5569">
   <si>
     <t>Sl.No.</t>
   </si>
   <si>
     <t>Hospital Name</t>
   </si>
   <si>
     <t>Govt/Pvt</t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Hospital Email ID</t>
   </si>
   <si>
     <t>Hospital Phone Number</t>
   </si>
   <si>
     <t>ಎ ವಿ ದಡ್ಡೇನವರ್</t>
   </si>
   <si>
@@ -10554,50 +10554,497 @@
     <t>vishwanatha.cb@cytecare.in; insurance.yelahanka@cytecare.in</t>
   </si>
   <si>
     <t>9880129005</t>
   </si>
   <si>
     <t>ಸನ್ನೆಲಿ ಆಸ್ಪತ್ರೆ</t>
   </si>
   <si>
     <t>ತಹಶೀಲ್ದಾರ್ ಕಚೇರಿ, ವಾರ್ಡ್ ನಂ-7, ಗಾಂಧಿ ನಗರ, ಬಾಗಲಕೋಟ ರಸ್ತೆ - ಬಿಲಗಿ-587116</t>
   </si>
   <si>
     <t>sannelihospital@gmail.com</t>
   </si>
   <si>
     <t>9036387139</t>
   </si>
   <si>
     <t>ಗಿರಡ್ಡಿ ಮೂಳೆಚಿಕಿತ್ಸಾ ಮತ್ತು ಆಘಾತ ಕೇಂದ್ರ</t>
   </si>
   <si>
     <t>ಬೆಳಗಲಿ, ಮುಧೋಳ -587113</t>
   </si>
   <si>
     <t>giraddiorthopaedicsandtrauma@gmail.com</t>
+  </si>
+  <si>
+    <t>ಅಭಯ್ ವಸಿಷ್ಠ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ನಂ.139/56/1A2, ಮಾದನಾಯಕನಹಳ್ಳಿ, ಮಾದವನ  ಪೋಸ್ಟ್, ದಾಸನಪುರ, ಬೆಂಗಳೂರು -562162.</t>
+  </si>
+  <si>
+    <t>abhayavasishtha.bng@gmail.com</t>
+  </si>
+  <si>
+    <t>9620046416</t>
+  </si>
+  <si>
+    <t>ರಕ್ಷಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#141/142, 1ನೇ ಅಡ್ಡ ರಸ್ತೆ, ಪೊಲೀಸ್ ಕ್ವಾರ್ಟರ್ಸ್, ಕೃಷ್ಣಾನಂದ ನಗರ, ನಂದಿನಿ ಲೇಔಟ್, ಬೆಂಗಳೂರು -560096.</t>
+  </si>
+  <si>
+    <t>rakshahospital49@gmail.com; hema1002758@medibuddy.in</t>
+  </si>
+  <si>
+    <t>9916011010</t>
+  </si>
+  <si>
+    <t>ಬೃಂದಾವನ್ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>58/A, 64 &amp; 64/1, 3ನೇ ಕ್ರಾಸ್, ಕೆ.ಡಿ. ರಸ್ತೆ, ಜಯಲಕ್ಷ್ಮಿ ಪುರಂ, ಮೈಸೂರು.</t>
+  </si>
+  <si>
+    <t>rallimdranathkommi@gmail.com</t>
+  </si>
+  <si>
+    <t>ಡಾ.ಅಗರ್ವಾಲ್ಸ್ ಆಯ್ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ 5, ಗಾಂಧಿ ನಗರ 1 ನೇ ಕ್ರಾಸ್, ರೇಣುಕಾ ಅಡಿಗೆಮನೆಗಳ ಎದುರು, ಸಾಧನಾ ಸಿಲ್ಕ್ ಮತ್ತು ಸೀರೆ ಪಕ್ಕದಲ್ಲಿ, ಬಳ್ಳಾರಿ_583103</t>
+  </si>
+  <si>
+    <t>bellary@dragarwal.com</t>
+  </si>
+  <si>
+    <t>8073576454</t>
+  </si>
+  <si>
+    <t>ಸಮರ್ಥ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಧನವಂತ್ರಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಗವಿಸಿದ್ದೇಶ್ವರ ಬಡಾವಣೆ, ಜಂಬುನಾಥ ದೇವಸ್ಥಾನ ರಸ್ತೆ, ಹೊಸಪೇಟೆ(Tq), ವಿಜಯನಗರ -583201.</t>
+  </si>
+  <si>
+    <t>samarthahospital204@gmail.com</t>
+  </si>
+  <si>
+    <t>9008303204</t>
+  </si>
+  <si>
+    <t>ಮೈಲರ್ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಅಗಲಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಕಾಲೇಜು ರಸ್ತೆ, ಹೊಸಪೇಟೆ (Tq,) ವಿಜಯನಗರ - 583201.</t>
+  </si>
+  <si>
+    <t>Mailarhospitals@gmail.com</t>
+  </si>
+  <si>
+    <t>8217778724</t>
+  </si>
+  <si>
+    <t>ವಿ ಕೇರ್ ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಹೆಚ್.ನಂ.5838/2/3,9ನೇ ವಾರ್ಡ್, ಸೋಗಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಸೋಗಿ ರಸ್ತೆ, ಹೂವಿನಹಡಗಲಿ, ವಿಜಯನಗರ -583219.</t>
+  </si>
+  <si>
+    <t>vcarehospitalhdl@gmail.com</t>
+  </si>
+  <si>
+    <t>9673383344</t>
+  </si>
+  <si>
+    <t>ಖುಷಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಆಘಾತ ಕೇಂದ್ರ.</t>
+  </si>
+  <si>
+    <t>1 ಮತ್ತು 2ನೇ ಮಹಡಿ, ಬಿ.ಟಿ. ಪಾಟೀಲ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಹೊಸಪೇಟೆ ರಸ್ತೆ, ಕೊಪ್ಪಳ -583231.</t>
+  </si>
+  <si>
+    <t>khushihospitalkpl@gmail.com</t>
+  </si>
+  <si>
+    <t>9886094531</t>
+  </si>
+  <si>
+    <t>ಎನ್‌ಯು ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್</t>
+  </si>
+  <si>
+    <t>CA-P1, ಮಾಚೇನಹಳ್ಳಿ ಕೈಗಾರಿಕಾ ಪ್ರದೇಶ, ಭದ್ರಾವತಿ (Tq), ಶಿವಮೊಗ್ಗ -577222.</t>
+  </si>
+  <si>
+    <t>robin@nuhospitals.com; insurance.shivamogga@nuhosptals.com</t>
+  </si>
+  <si>
+    <t>9538050509</t>
+  </si>
+  <si>
+    <t>ಧೀ ಆಸ್ಪತ್ರೆಗಳು</t>
+  </si>
+  <si>
+    <t>#744/784, ಬೂಚ್ಸ್ ಕಾಲೋನಿ, ನಾರಾಯಣ ನಗರ, ದೊಡ್ಡಕಲ್ಲಸಂದ್ರ, ಕನಕಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಬೆಂಗಳೂರು 560062.</t>
+  </si>
+  <si>
+    <t>info@dheehospitals.com; insurance@dheehospitals.com</t>
+  </si>
+  <si>
+    <t>9900155106</t>
+  </si>
+  <si>
+    <t>ಪ್ರೈಮ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಎದುರು: IB ನೆಲಮಂಗಲ, BH ರಸ್ತೆ, ನೆಲಮಂಗಲ ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ, ಬೆಂಗಳೂರು - 562123.</t>
+  </si>
+  <si>
+    <t>primehospital300@gmail.com</t>
+  </si>
+  <si>
+    <t>8660270968</t>
+  </si>
+  <si>
+    <t>ನ್ಯೂ ಸ್ಪರ್ಶ ಲೈಫ್ ಲೈನ್ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ಎದುರು: ಟಿವಿಎಸ್ ಶೋ ರೂಂ, ಸರ್ಕಾರಿ ಆಸ್ಪತ್ರೆ ರಸ್ತೆ, ಚನ್ನರಾಯಪಟ್ಟಣ, ಹಾಸನ -573115.</t>
+  </si>
+  <si>
+    <t>lokeshgowda582@gmail.com</t>
+  </si>
+  <si>
+    <t>9916191199</t>
+  </si>
+  <si>
+    <t>ಶ್ರೆಯಾಸ್ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ವಾರ್ಡ್ ಸಂಖ್ಯೆ -21, ವಿಶಾಲ್ ಮಾರ್ಟ್ ಪಕ್ಕದಲ್ಲಿ, ಕೃಷ್ಣ ದೇವಸ್ಥಾನದ ಹತ್ತಿರ, ಕಡಗಪ್ ರಸ್ತೆ, ಬಳ್ಳಾರಿ -583103.</t>
+  </si>
+  <si>
+    <t>drklro9@gmail.com; shreyashospital18@gmail.com</t>
+  </si>
+  <si>
+    <t>9567659088</t>
+  </si>
+  <si>
+    <t>ಆದರ್ಶ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ಅಂಕಲಿ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಅಂಕಲಿ, ಚಿಕ್ಕೋಡಿ (Tq), ಬೆಳಗಾವಿ -591213.</t>
+  </si>
+  <si>
+    <t>adarshhospitalankali@gmail.com</t>
+  </si>
+  <si>
+    <t>8310081745</t>
+  </si>
+  <si>
+    <t>ಓಂ ಮಾಧವ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಚೇತನಾ ಕಲೆಕ್ಷನ್ ಹತ್ತಿರ, ವಿಜಯಪುರ ರಸ್ತೆ, ಅಥಣಿ (Tq), ಬೆಳಗಾವಿ -591304.</t>
+  </si>
+  <si>
+    <t>mdivanmal@yahoo.com; ommadhavhospital@gmail.com</t>
+  </si>
+  <si>
+    <t>9945851614</t>
+  </si>
+  <si>
+    <t>ಅಸ್ಕಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
+  </si>
+  <si>
+    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ –EFIJ  ಸೆಕ್ಟರ್ ನಂ-22, ನವನಗರ ಬಾಗಲಕೋಟ -587143.</t>
+  </si>
+  <si>
+    <t>contact@askihospitals.com</t>
+  </si>
+  <si>
+    <t>9832046075</t>
+  </si>
+  <si>
+    <t>ಪಿ.ಎಂ. ಪಾಟೀಲ್ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>2ನೇ ಮಹಡಿ, ಟೆಲ್ಸಾಂಗ್ ಆಸ್ಪತ್ರೆ ಕಟ್ಟಡ, ಲಕ್ಷ್ಮಿನಗರ, ಬಾಗಲಕೋಟೆ -587101.</t>
+  </si>
+  <si>
+    <t>ashwinic758@gmail.com; patilbmc@gmail.com</t>
+  </si>
+  <si>
+    <t>9686648191</t>
+  </si>
+  <si>
+    <t>ನೀರಲಗಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಆನಂದ ನಗರ, ಸ್ಟೇಷನ್ ರಸ್ತೆ, ಬಾದಾಮಿ (ಟಿಕ್ಯೂ), ಬಾಗಲಕೋಟ.</t>
+  </si>
+  <si>
+    <t>nmhbadami@gmail.com</t>
+  </si>
+  <si>
+    <t>9538573658</t>
+  </si>
+  <si>
+    <t>ಐ ದೃಷ್ಟಿ ಐ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ದ್ವಾರಕಾ ಕನ್ವೆನ್ಷನ್ ಹಾಲ್ ಪಕ್ಕದಲ್ಲಿ, ಆಯನೂರು ಗೇಟ್ ಹತ್ತಿರ, NH 206, ಸಾಗರ ರಸ್ತೆ, ಶಿವಮೊಗ್ಗ -577204.</t>
+  </si>
+  <si>
+    <t>shimoga@drishticare.org</t>
+  </si>
+  <si>
+    <t>ನವನೀತ ನೇತ್ರಾಲಯ</t>
+  </si>
+  <si>
+    <t>#178, ಶಿವನಂದಿ ಕಾಂಪ್ಲೆಕ್ಸ್,  ವಿಜಯನಗರ, 2ನೇ ಹಂತ, ಮೈಸೂರು -570017.</t>
+  </si>
+  <si>
+    <t>Navaneetanethralaya@gmail.com</t>
+  </si>
+  <si>
+    <t>ಲಕ್ಷ್ಮಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ನಂ.463,464, ಗಣೇಶ ದೇವಸ್ಥಾನದ ಎದುರು, ಡೂಮ್ ಲೈಟ್ ಸರ್ಕಲ್, ವಾರ್ಡ್ ಸಂಖ್ಯೆ -11, ಹಳೆಯ ವಿಸ್ತರಣೆ, ಕೋಲಾರ -563101</t>
+  </si>
+  <si>
+    <t>lakshmihospitalkolar09@gmail.com; CNPrakash1042651@medibuddy.in</t>
+  </si>
+  <si>
+    <t>97404600620</t>
+  </si>
+  <si>
+    <t>ಶ್ರೀ ಸಿದ್ದರಾಮೇಶ್ವರ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>TMC ನಂ.4625, ಹಾರೂಗೇರಿಯಿಂದ ಬೈಸ್ಕುಡ್, ಅಲಕನೂರು ರಸ್ತೆ, ಸದಾಶಿವ ನಗರ, ಹಾರೂಗೇರಿ, ರಾಯಬಾಗ(Tq), ಬೆಳಗಾವಿ -591220.</t>
+  </si>
+  <si>
+    <t>shrismhharugeri@gmail.com</t>
+  </si>
+  <si>
+    <t>8722099019</t>
+  </si>
+  <si>
+    <t>ಚಿರಾಯು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಸಾಯಿ ಪ್ಲಾಜಾ. ಗಟಪ್ರಭಾ ಗೋಕಾಕ್ ರಸ್ತೆ, ಗತಪ್ರಭಾ, ಗೋಕಾಕ್ (Tq), ಬೆಳಗಾವಿ -591306.</t>
+  </si>
+  <si>
+    <t>drpatilsraddha@gmail.com; chirayueyehospital@gmail.com</t>
+  </si>
+  <si>
+    <t>6363812031</t>
+  </si>
+  <si>
+    <t>ಶಾಂತಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಸಂತಿ ನಗರ, ಹಲ್ಯಾಲ್ ರಸ್ತೆ, ಅಥಣಿ (Tq), ಬೆಳಗಾವಿ -591304.</t>
+  </si>
+  <si>
+    <t>narayan19bhosale@gmail.com</t>
+  </si>
+  <si>
+    <t>9620162655</t>
+  </si>
+  <si>
+    <t>ಸರ್ವಜಿತ್ ಮೂತ್ರಶಾಸ್ತ್ರ ಮತ್ತು ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#635/1,7ನೇ ಮುಖ್ಯ, 7ನೇ ಕ್ರಾಸ್, ಪಿ.ಜೆ. ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ - 577002.</t>
+  </si>
+  <si>
+    <t>dr.armareshdg@gmail.com</t>
+  </si>
+  <si>
+    <t>9663306911</t>
+  </si>
+  <si>
+    <t>ಸರ್ವೋದಯ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ವಾರ್ಡ್ ಸಂಖ್ಯೆ:22, 3ನೇ ಕ್ರಾಸ್, ಕಪ್ಪಗಲ್ ರಸ್ತೆ, ಭಾರತ್ ನರ್ಸಿಂಗ್ ಹೋಂ ಎದುರು, ಬಳ್ಳಾರಿ -583103.</t>
+  </si>
+  <si>
+    <t>sarvodayasuperspeciality@gmail.com</t>
+  </si>
+  <si>
+    <t>9035396638</t>
+  </si>
+  <si>
+    <t>ಡಾ.ಅಗರ್ವಾಲ್ಸ್ ಹೆಲ್ತ್ ಕೆಯರ್ ಲಿಮಿಟೆಡ್</t>
+  </si>
+  <si>
+    <t>#v9-1-14/1/3,4.5, 1ನೇ, 2ನೇ ಮತ್ತು 3ನೇ ಮಹಡಿ, ಪಂಪ್‌ವೆಲ್, ಮಂಗಳೂರು, ದಕ್ಷಿಣ ಕನ್ನಡ – 575002.</t>
+  </si>
+  <si>
+    <t>ch.mangalore@dragarwal.com</t>
+  </si>
+  <si>
+    <t>8073576424</t>
+  </si>
+  <si>
+    <t>ಡಾ.ಬಿ.ಆರ್.ಅಂಬೇಡ್ಕರ್ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#24, ಶಾಂಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಕಾಡುಗೊಂಡನಹಳ್ಳಿ, ಬೆಂಗಳೂರು -560045.</t>
+  </si>
+  <si>
+    <t>medicalsuperintendent@bramch.in</t>
+  </si>
+  <si>
+    <t>9113208439</t>
+  </si>
+  <si>
+    <t>ಸಮ್ಯಕ್ ದೃಷ್ಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#264(C), 5ನೇ ಮುಖ್ಯ, ತುರಹಳ್ಳಿ ರಸ್ತೆ, Jhcs ಲೇಔಟ್, ಗುಬ್ಬಲಾಲ, ಸುಬ್ರಹ್ಮಣ್ಯಪುರ, ಬೆಂಗಳೂರು -560061.</t>
+  </si>
+  <si>
+    <t>adminsamyak@samyakdrishtieyehospital.in</t>
+  </si>
+  <si>
+    <t>9019005395</t>
+  </si>
+  <si>
+    <t>ಸಿದ್ದಬಸವ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ವಿದ್ಯಾ ನಗರ, ಹುಣಸಗಿ ರಸ್ತೆ, ತಾಳಿಕೋಟಿ (Tq), ವಿಜಯಪುರ -588214.</t>
+  </si>
+  <si>
+    <t>sKongandi83@gmail.com</t>
+  </si>
+  <si>
+    <t>9993335957</t>
+  </si>
+  <si>
+    <t>ಶ್ರಿ ಬಾಲಾಜಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>310/311, ಹೇಮರೆಡ್ಡಿ ಮಲ್ಲಮ್ಮನ ಹಿಂದೆ, ಕಲ್ಯಾಣ ಮಂಟಪ, ಇಬ್ರಾಹಿಂಪುರ ಹತ್ತಿರ, ರೈಲ್ವೇ ಗೇಟ್, ವಿವೇಕನಗರ (ಪಶ್ಚಿಮ), ವಿಜಯಪುರ -586109</t>
+  </si>
+  <si>
+    <t>info@shribalajimh.com</t>
+  </si>
+  <si>
+    <t>9964670630</t>
+  </si>
+  <si>
+    <t>ಚಂಶೆಟ್ಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಸಿಎಂಸಿ.8-9-218/A91, ಗುರುನಾನಕ್ ಕಾಲೋನಿ, ನ್ಯೂ ಟೌನ್ ಪೊಲೀಸ್ ಠಾಣೆ ಹಿಂದೆ, ಬೀದರ್ -585401.</t>
+  </si>
+  <si>
+    <t>chanshettya@gmail.com</t>
+  </si>
+  <si>
+    <t>9113269622</t>
+  </si>
+  <si>
+    <t>ಇನ್ಫಿನಿಟಿ ವಿಷನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>8-11-69, ಸಾಯಿ ಪುಷ್ಪಾಂಜಲಿ ಹತ್ತಿರ, ಕಲ್ಯಾಣ ಮಂಟಪ, ಬೀದರ್ -585401.</t>
+  </si>
+  <si>
+    <t>drshyleshdabke@gmail.com</t>
+  </si>
+  <si>
+    <t>7353324444</t>
+  </si>
+  <si>
+    <t>ಪುಣ್ಯ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ಚನ್ನಪಟ್ಟಣ ವೃತ್ತ, (ಬೈಪಾಸ್), ಎಚ್.ಎನ್.ಪುರ ರಸ್ತೆ, ಹಾಸನ -573201.</t>
+  </si>
+  <si>
+    <t>punyamultispecialityinsurance@gmail.com</t>
+  </si>
+  <si>
+    <t>8792843678</t>
+  </si>
+  <si>
+    <t>ಸದೈವ ಸ್ಪರ್ಶ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಡಾ.ದಯಾನಂದ್, ಬಿ.ಬಿ. ರಾಮದೇವ್ ನಗರ, ಅಫಜಲಪುರ, ಟಕ್ಕೆ ರಿಂಗ್ ರಸ್ತೆ, ವಿಜಯಪುರ - 586108.</t>
+  </si>
+  <si>
+    <t>sadaivasparshahospitalbjp@gmail.com</t>
+  </si>
+  <si>
+    <t>8073326926</t>
+  </si>
+  <si>
+    <t>ಸಮೃದ್ಧಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#4/30, ಎಸ್.ನಂಜಪ್ಪ ರಸ್ತೆ, ಶ್ರೀರಾಮ ಬ್ಲಾಕ್, ಕೆ.ಆರ್.ನಗರ (Tq), ಮೈಸೂರು- 571602</t>
+  </si>
+  <si>
+    <t>Sunilpatel358@gmail.com</t>
+  </si>
+  <si>
+    <t>6360955926</t>
+  </si>
+  <si>
+    <t>ವೇದಸ್ಯ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ತಿಪಟೂರು ರಸ್ತೆ, ಕೆನರಾ ಬ್ಯಾಂಕ್ ಪಕ್ಕ, ತುರುವೇಕೆರೆ (Tq), ತುಮಕೂರು -578887.</t>
+  </si>
+  <si>
+    <t>Sushmithaakanth@gmail.com</t>
+  </si>
+  <si>
+    <t>9902084005</t>
+  </si>
+  <si>
+    <t>ಮುದ್ರಾ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>3ನೇ ಮುಖ್ಯರಸ್ತೆ, ಕೆ.ಆರ್.ವಿಸ್ತರಣೆ, ತಿಪಟೂರು, ತುಮಕೂರು -572201.</t>
+  </si>
+  <si>
+    <t>Kavitha.ramesh70@yahoo.com; tipturct@gmail.com</t>
+  </si>
+  <si>
+    <t>9901966867</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
@@ -10782,51 +11229,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="21"/>
     <cellStyle name="Normal 2" xfId="20"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:G890"/>
+  <dimension ref="A1:G928"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="6.27734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.41796875" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.27734375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="14" t="s">
@@ -31268,50 +31715,924 @@
       <c r="G889" s="8" t="s">
         <v>3507</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" s="1">
         <v>3850</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>3508</v>
       </c>
       <c r="C890" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D890" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E890" s="1" t="s">
         <v>3509</v>
       </c>
       <c r="F890" s="1" t="s">
         <v>3510</v>
       </c>
       <c r="G890" s="8" t="s">
         <v>218</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7">
+      <c r="A891" s="1">
+        <v>3851</v>
+      </c>
+      <c r="B891" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="C891" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E891" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F891" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="G891" s="8" t="s">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7">
+      <c r="A892" s="1">
+        <v>3852</v>
+      </c>
+      <c r="B892" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C892" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E892" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F892" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="G892" s="8" t="s">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7">
+      <c r="A893" s="1">
+        <v>3853</v>
+      </c>
+      <c r="B893" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C893" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E893" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="F893" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="G893" s="8" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7">
+      <c r="A894" s="1">
+        <v>3854</v>
+      </c>
+      <c r="B894" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C894" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E894" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F894" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="G894" s="8" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7">
+      <c r="A895" s="1">
+        <v>3855</v>
+      </c>
+      <c r="B895" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C895" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E895" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="F895" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="G895" s="8" t="s">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7">
+      <c r="A896" s="1">
+        <v>3856</v>
+      </c>
+      <c r="B896" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C896" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E896" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="F896" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="G896" s="8" t="s">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7">
+      <c r="A897" s="1">
+        <v>3857</v>
+      </c>
+      <c r="B897" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="C897" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E897" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="F897" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="G897" s="8" t="s">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7">
+      <c r="A898" s="1">
+        <v>3858</v>
+      </c>
+      <c r="B898" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C898" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E898" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="F898" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="G898" s="8" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7">
+      <c r="A899" s="1">
+        <v>3859</v>
+      </c>
+      <c r="B899" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C899" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E899" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="F899" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="G899" s="8" t="s">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7">
+      <c r="A900" s="1">
+        <v>3860</v>
+      </c>
+      <c r="B900" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C900" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E900" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="F900" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="G900" s="8" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7">
+      <c r="A901" s="1">
+        <v>3861</v>
+      </c>
+      <c r="B901" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C901" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E901" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="F901" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="G901" s="8" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7">
+      <c r="A902" s="1">
+        <v>3862</v>
+      </c>
+      <c r="B902" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C902" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E902" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="F902" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="G902" s="8" t="s">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7">
+      <c r="A903" s="1">
+        <v>3863</v>
+      </c>
+      <c r="B903" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="C903" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E903" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="F903" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="G903" s="8" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7">
+      <c r="A904" s="1">
+        <v>3864</v>
+      </c>
+      <c r="B904" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C904" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E904" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="F904" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="G904" s="8" t="s">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7">
+      <c r="A905" s="1">
+        <v>3865</v>
+      </c>
+      <c r="B905" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C905" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E905" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="F905" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="G905" s="8" t="s">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7">
+      <c r="A906" s="1">
+        <v>3866</v>
+      </c>
+      <c r="B906" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="C906" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E906" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="F906" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="G906" s="8" t="s">
+        <v>3573</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7">
+      <c r="A907" s="1">
+        <v>3867</v>
+      </c>
+      <c r="B907" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C907" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E907" s="1" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F907" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="G907" s="8" t="s">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7">
+      <c r="A908" s="1">
+        <v>3868</v>
+      </c>
+      <c r="B908" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C908" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E908" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="F908" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="G908" s="8" t="s">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7">
+      <c r="A909" s="1">
+        <v>3869</v>
+      </c>
+      <c r="B909" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="C909" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E909" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="F909" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="G909" s="8" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7">
+      <c r="A910" s="1">
+        <v>3870</v>
+      </c>
+      <c r="B910" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C910" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E910" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F910" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="G910" s="8" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7">
+      <c r="A911" s="1">
+        <v>3871</v>
+      </c>
+      <c r="B911" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C911" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E911" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="F911" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="G911" s="8" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7">
+      <c r="A912" s="1">
+        <v>3872</v>
+      </c>
+      <c r="B912" s="1" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C912" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E912" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="F912" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="G912" s="8" t="s">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7">
+      <c r="A913" s="1">
+        <v>3873</v>
+      </c>
+      <c r="B913" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C913" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E913" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="F913" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="G913" s="8" t="s">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7">
+      <c r="A914" s="1">
+        <v>3874</v>
+      </c>
+      <c r="B914" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C914" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E914" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="F914" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="G914" s="8" t="s">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7">
+      <c r="A915" s="1">
+        <v>3875</v>
+      </c>
+      <c r="B915" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C915" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E915" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="F915" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="G915" s="8" t="s">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7">
+      <c r="A916" s="1">
+        <v>3876</v>
+      </c>
+      <c r="B916" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="C916" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E916" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="F916" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="G916" s="8" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7">
+      <c r="A917" s="1">
+        <v>3877</v>
+      </c>
+      <c r="B917" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C917" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E917" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="F917" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="G917" s="8" t="s">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7">
+      <c r="A918" s="1">
+        <v>3878</v>
+      </c>
+      <c r="B918" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="C918" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E918" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="F918" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="G918" s="8" t="s">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7">
+      <c r="A919" s="1">
+        <v>3879</v>
+      </c>
+      <c r="B919" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C919" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E919" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="F919" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="G919" s="8" t="s">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7">
+      <c r="A920" s="1">
+        <v>3880</v>
+      </c>
+      <c r="B920" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C920" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E920" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="F920" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="G920" s="8" t="s">
+        <v>3627</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7">
+      <c r="A921" s="1">
+        <v>3881</v>
+      </c>
+      <c r="B921" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="C921" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E921" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="F921" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="G921" s="8" t="s">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7">
+      <c r="A922" s="1">
+        <v>3882</v>
+      </c>
+      <c r="B922" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="C922" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E922" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="F922" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="G922" s="8" t="s">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7">
+      <c r="A923" s="1">
+        <v>3883</v>
+      </c>
+      <c r="B923" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="C923" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E923" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="F923" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="G923" s="8" t="s">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7">
+      <c r="A924" s="1">
+        <v>3884</v>
+      </c>
+      <c r="B924" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="C924" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E924" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="F924" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="G924" s="8" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7">
+      <c r="A925" s="1">
+        <v>3885</v>
+      </c>
+      <c r="B925" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C925" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E925" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="F925" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="G925" s="8" t="s">
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7">
+      <c r="A926" s="1">
+        <v>3886</v>
+      </c>
+      <c r="B926" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="C926" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E926" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="F926" s="1" t="s">
+        <v>3650</v>
+      </c>
+      <c r="G926" s="8" t="s">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7">
+      <c r="A927" s="1">
+        <v>3887</v>
+      </c>
+      <c r="B927" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="C927" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E927" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="F927" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="G927" s="8" t="s">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7">
+      <c r="A928" s="1">
+        <v>3888</v>
+      </c>
+      <c r="B928" s="1" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C928" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E928" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="F928" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="G928" s="8" t="s">
+        <v>3659</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SUMUKHA-IN$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>